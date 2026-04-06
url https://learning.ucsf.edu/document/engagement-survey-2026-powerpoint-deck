--- v2 (2026-03-15)
+++ v3 (2026-04-06)
@@ -1,81 +1,83 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483660" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId10"/>
+    <p:notesMasterId r:id="rId11"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="277" r:id="rId5"/>
     <p:sldId id="280" r:id="rId6"/>
     <p:sldId id="281" r:id="rId7"/>
-    <p:sldId id="278" r:id="rId8"/>
-    <p:sldId id="282" r:id="rId9"/>
+    <p:sldId id="283" r:id="rId8"/>
+    <p:sldId id="278" r:id="rId9"/>
+    <p:sldId id="282" r:id="rId10"/>
   </p:sldIdLst>
   <p:sldSz cx="30476825" cy="20318413"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="2438156" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="4800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="1219078" algn="l" defTabSz="2438156" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="4800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -169,92 +171,92 @@
     <a:srgbClr val="FA6E1E"/>
     <a:srgbClr val="FEB80A"/>
     <a:srgbClr val="16A0AC"/>
     <a:srgbClr val="E61048"/>
     <a:srgbClr val="6C62D0"/>
     <a:srgbClr val="052049"/>
     <a:srgbClr val="18A3AC"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{25769C85-FCB1-4AED-8F87-E8D5CFDBAECB}" v="33" dt="2026-01-31T05:21:43.187"/>
+    <p1510:client id="{25769C85-FCB1-4AED-8F87-E8D5CFDBAECB}" v="64" dt="2026-04-01T20:28:18.359"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="22905" autoAdjust="0"/>
     <p:restoredTop sz="76047" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
-      <p:cViewPr varScale="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="40" d="100"/>
-          <a:sy n="40" d="100"/>
+          <a:sx n="33" d="100"/>
+          <a:sy n="33" d="100"/>
         </p:scale>
-        <p:origin x="1284" y="114"/>
+        <p:origin x="1938" y="576"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -299,51 +301,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{33275B45-0122-49B1-8E60-EC4D65305138}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
-              <a:t>2/27/2026</a:t>
+              <a:t>4/1/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1114425" y="1143000"/>
             <a:ext cx="4629150" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -583,51 +585,55 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucsf.my.gallup.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://survey.gallup.com/2025ucsf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucsf.my.gallup.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://survey.gallup.com/2025ucsf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
@@ -766,66 +772,66 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="0" marR="523875" lvl="0" indent="0" fontAlgn="base">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPts val="15"/>
               </a:spcAft>
-              <a:buClrTx/>
-[...1 lines deleted...]
-              <a:buFontTx/>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
-              <a:tabLst/>
-              <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uFill>
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                 </a:uFill>
                 <a:latin typeface="HelveticaNeueLT Std Lt" panose="020B0403020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Why is staff engagement important? </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="HelveticaNeueLT Std Lt" panose="020B0403020202020204" pitchFamily="34" charset="0"/>
@@ -958,79 +964,130 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="0" i="0" dirty="0">
+              <a:rPr lang="en-US" b="1" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="HelveticaNeueLTW04-55Roman"/>
               </a:rPr>
-              <a:t>Gallup’s internationally-renowned research has identified 12 questions about engagement that indicate a high-performing work environment, known as the “</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" b="1" i="0" dirty="0">
+              <a:t>Internationally-renowned research </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="0" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="HelveticaNeueLTW04-55Roman"/>
               </a:rPr>
-              <a:t>Q12</a:t>
-[...4 lines deleted...]
-                  <a:srgbClr val="000000"/>
+              <a:t>has identified 12 questions about engagement that indicate a high-performing work environment, known as Gallup’s“Q12.”</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HelveticaNeueLTW04-55Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:effectLst/>
-                <a:latin typeface="HelveticaNeueLTW04-55Roman"/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>.”  </a:t>
-            </a:r>
+              <a:t>At UCSF</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>, we review organization-wide results for indexes such as Accountability and Belonging; some areas also examine additional indexes based on their scope of work, such as select Patient Experience and Patient Safety indexes; and we regularly ask our Net Promoter (would you recommend UCSF as a place to work and get care?”) as well as Open-Ended question on what we can do to make UCSF a better place to work.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HelveticaNeueLTW04-55Roman"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" i="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
@@ -1110,201 +1167,321 @@
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                 </a:uFill>
                 <a:latin typeface="HelveticaNeueLT Std Lt" panose="020B0403020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Confidentiality is Assured</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uFill>
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                 </a:uFill>
                 <a:latin typeface="HelveticaNeueLT Std Lt" panose="020B0403020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>. UCSF hires renowned independent research organization Gallup Inc. to collect survey responses. Gallup NEVER shares individual responses. UCSF doesn’t have access to know who specifically takes the survey and cannot track what their individual responses are. Additionally, no survey data reporting is shared with UCSF unless there are 5 or more respondents.</a:t>
+              <a:t>. UCSF contracts with the renowned independent research organization Gallup Inc. to collect survey responses. Gallup NEVER shares individual responses. UCSF doesn’t have access to know who specifically takes the survey and cannot track what their individual responses are. Additionally, no survey data reporting is shared with UCSF unless there are 5 or more respondents.</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1800" u="none" strike="noStrike" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uFill>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:uFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
-          </a:p>
-[...4 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{17D6F1D9-F708-423E-8F6A-7F71AEF840B6}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3874462474"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB8CD24E-E931-CA20-656A-AC89A5DECF49}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0FE19C7-7AC7-1F01-8370-F3E5A15176EA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC79509C-CABD-4B6A-648B-48C19D4D8484}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...13 lines deleted...]
-              <a:t>* Manager email template on website helps you craft your personalized leader message to encourage staff to be heard!</a:t>
+            <a:pPr marL="0" indent="0">
+              <a:buFont typeface="Wingdings" panose="05000000000000000000" pitchFamily="2" charset="2"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>For 2026</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>enhancements</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="0" kern="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>We continue to evolve the survey based on staff feedback</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Made minor tweaks to add questions looking at how we collaborate across teams, and </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Added a leader index to better understand how teams experience leadership at the local level</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" b="1" kern="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" b="0" i="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:latin typeface="HelveticaNeueLTW04-55Roman"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" i="1" dirty="0"/>
+              <a:t>[Internal note: Magnet RN inquiries (Patient) are not being asked this year, as they are asked every other year]</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE64C74C-155C-57DD-D4BE-B8BEAF515253}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{17D6F1D9-F708-423E-8F6A-7F71AEF840B6}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3570785217"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2813444634"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1314,130 +1491,213 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Our engagement website features all the latest information on UCSF engagement, including: important dates, survey measures, participation rates, FAQs; survey poster, slide, and Zoom background; action planning an strengths guidance; Ambassador and Manager resources.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>For Managers, highlight that:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Survey results will be released on May 13 this year</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Survey office hours are available throughout the survey open period</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Manager email template on website helps you craft your personalized leader message to encourage staff to be heard by participating in the survey!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{17D6F1D9-F708-423E-8F6A-7F71AEF840B6}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3570785217"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="HelveticaNeueLTW04-55Roman"/>
               </a:rPr>
               <a:t>To share once the survey is open, but not before</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" b="1" i="0" dirty="0">
-[...24 lines deleted...]
-            </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="0" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:latin typeface="HelveticaNeueLTW04-55Roman"/>
               </a:rPr>
-              <a:t>(FYI the survey links will not be live unless the survey </a:t>
-[...17 lines deleted...]
-            </a:endParaRPr>
+              <a:t> (FYI the survey links will not be live unless the survey is open)</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" b="1" i="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:effectLst/>
               <a:latin typeface="HelveticaNeueLTW04-55Roman"/>
@@ -1579,51 +1839,51 @@
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                 </a:uFill>
                 <a:latin typeface="HelveticaNeueLT Std Lt" panose="020B0403020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Stanyan</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1200" u="none" strike="noStrike" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uFill>
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                 </a:uFill>
                 <a:latin typeface="HelveticaNeueLT Std Lt" panose="020B0403020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> Hospitals, Benioff Children’s Hospitals (SF &amp; Oakland) and UCSF Benioff Children’s Physicians who were on payroll as of early January 2026 (with a few exceptions for short-term and part-time staff).</a:t>
+              <a:t> Hospitals, UBCP, Benioff Children’s Hospitals - SF &amp; Oakland - who were on payroll as of early January 2026 (with a few exceptions for short-term and part-time staff).</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1200" u="none" strike="noStrike" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uFill>
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:uFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="334010" lvl="0" indent="0" fontAlgn="base">
               <a:lnSpc>
                 <a:spcPct val="104000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -1889,51 +2149,51 @@
               </a:uFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{17D6F1D9-F708-423E-8F6A-7F71AEF840B6}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>5</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2394939817"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -2298,457 +2558,805 @@
         <a:defRPr sz="5333" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="10836372" algn="l" defTabSz="2709093" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="5333" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.ucsf.edu/engagement" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.ucsf.edu/engagement" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.ucsf.edu/engagement" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.JPG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.ucsf.edu/engagement" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.JPG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.ucsf.edu/engagement" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.JPG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://learning.ucsf.edu/engagement" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5" descr="UCSF Staff Engagement Survey: April 7 to May 1, 2026. Be heard! 10 minutes, confidential, Gallup emails your personal link. Questions? Ask your Engagement Ambassador or visit the website: Learning.ucsf.edu/Engagement - Brought to you by Learning &amp; Organization Development: Creating a workplace that works for us all">
-            <a:hlinkClick r:id="rId3"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{649448FF-7671-B949-7661-17770D9F3F87}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="3704"/>
             <a:ext cx="30476825" cy="20314709"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{872B7A31-39F5-74E4-5ACA-1180D61D1D64}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="591164" y="1044933"/>
+            <a:ext cx="26285825" cy="1698267"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="8800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>UCSF Staff Engagement Survey</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4182974168"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EC2EE5E-D597-2D31-C76F-8366D0CF4BD0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1063114" y="1293455"/>
+            <a:ext cx="13921248" cy="2128172"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Why we measure UCSF engagement</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2" descr="Why we measure UCSF engagement: Engagement goes beyond satisfaction: Engagement refers to an emotional connection, reflects how invested and aligned employees feel in the success of their teams and organization. Research shows high levels of engagement link directly to: better patient outcomes, better employee outcomes, better business outcomes. Brought to you by Learning &amp; Organization Development: Creating a workplace that works for us all, visit the website: Learning.ucsf.edu/Engagement">
-            <a:hlinkClick r:id="rId3"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFDF3CB4-4354-A4D2-2A81-219F7BD0910E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="3704"/>
             <a:ext cx="30476825" cy="20314709"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="837697992"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51E3E95D-9761-44CF-1F07-C7D956F6BE85}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="561668" y="438048"/>
+            <a:ext cx="26285825" cy="3927475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>What we measure</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="This year's survey measures the Gallup Q12 (basic needs, individual contribution, teamwork, growth), plus 5 indices (on accountability, wellness, belonging, recommend UCSF, patient experience) depending on your role and 1 open-ended. Particular wording is used, such as &quot;I have a best friend at work&quot; because research shows that the specific language reveals qualities that differentiate teams on critical outcomes such as productivity, safety and retention. CONFIDENTIAL: Gallup collects and reports only aggregated groups of 5+ responses to UCSF. UCSF has no ability to know who takes the survey or what their individual responses are. Brought to you by Learning &amp; Organization Development: Creating a workplace that works for us all, visit the website: Learning.ucsf.edu/Engagement">
-            <a:hlinkClick r:id="rId3"/>
+          <p:cNvPr id="4" name="Picture 3" descr="What we measure: a strong foundation of core questions to ensure continuity &amp; benchmarking over time.&#10;Gallup Q12: research-proven questions of strong predictors of team performance, safety &amp; retention; themed indexes, depending on your role; and 1 open-ended question on what UCSF can do to make this an even better place to work. Results are confidential: UCSF cannot see who responded individually - Gallup only reports 5+ grouped results.&#10;Brought to you by Learning &amp; Organization Development: Creating a workplace that works for us all, visit the website: Learning.ucsf.edu/Engagement">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CD1F39E-83B7-490F-1037-2CFE5D152958}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7EF8D6C-DF34-EE87-D06E-DDB96C7FF6D9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="1852"/>
             <a:ext cx="30476825" cy="20314709"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3896721998"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38857497-F600-2EEB-4ECB-5024CF7B0D38}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:grpSp>
-[...1 lines deleted...]
-          <p:cNvPr id="10" name="Group 9" descr="Check the Engagement Website for the latest on UCSF Engagement, including: important dates; poster, slide, Zoom background; survey measures and FAQs, action planning and strengths guidance, manager and ambassador resources: www.Learning.ucsf.edu/Engagement - Brought to you by Learning &amp; Organization Development: Creating a workplace that works for us all">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Title 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8E87D3D-A7D8-3980-2D8F-4CDA7CD883FA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E39CAF3D-485F-CDF5-AD96-F2D45F228598}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGrpSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="709152" y="408551"/>
+            <a:ext cx="26285825" cy="3927475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Enhancements</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="2026, enhancements: We continue to evolve the survey based on staff feedback. We made minor tweaks to add questions looking at how we collaborate across teams. We also added a leader index to better understand how teams experience leadership at the local level.&#10;&#10;Brought to you by Learning &amp; Organization Development: Creating a workplace that works for us all, visit the website: Learning.ucsf.edu/Engagement">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CB8D21E-3AAB-6975-AFB5-A005824E75EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvGrpSpPr>
-        <p:grpSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
           <a:xfrm>
-            <a:off x="1126" y="-1"/>
-[...2 lines deleted...]
-            <a:chExt cx="30474571" cy="20318413"/>
+            <a:off x="0" y="1852"/>
+            <a:ext cx="30476825" cy="20314709"/>
           </a:xfrm>
-        </p:grpSpPr>
-[...112 lines deleted...]
-      </p:grpSp>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1856745444"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2479727264"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Title 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1DBA406-4F66-8166-85B0-E9718BD898D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1476068" y="1057479"/>
+            <a:ext cx="26285825" cy="3927475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>Engagement website has the latest</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4" descr="UCSF Staff Engagement Survey: Be heard! April 7 to May 1, 2026. UCSF career, per diem, limited and USF contract staff on payroll with UCSF, Hyde, Stanyan, UBCP, &amp; BCH Oakland staff by early January are invited. Access the survey in 1 of 3 ways: Email from Gallup (do NOT forward), UCSF.My.Gallup.com (login via MyAccess), or Survey.gallup.com/2026 ucsf (Enter your EID without the 1st “0”).A blue and green banner with a city in the background">
+          <p:cNvPr id="4" name="Picture 3" descr="Check the Engagement Website for the latest on UCSF Engagement, including: important dates; survey measures, participation rates and FAQs; survey poster, slide, Zoom background; action planning and strengths guidance, manager and ambassador resources: www.Learning.ucsf.edu/engagement">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A31E087-8EF3-7F50-B380-78D7347AE3A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1852"/>
+            <a:ext cx="30476825" cy="20314709"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1856745444"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Rectangle 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42A4FC2C-047E-45A5-965D-8E1E3BF09BC6}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
+                <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr bwMode="white">
+          <a:xfrm>
+            <a:off x="3809" y="0"/>
+            <a:ext cx="30469206" cy="20318412"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="en-US"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="lt1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Title 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE452025-9707-38EC-3574-564812A7DB24}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1299087" y="968989"/>
+            <a:ext cx="26285825" cy="3927475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" dirty="0"/>
+              <a:t>UCSF Staff Engagement Survey - How</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="UCSF Staff Engagement Survey: Be heard! April 7 to May 1, 2026. UCSF career, per diem, limited and contract staff on payroll with UCSF, Hyde, Stanyan, UBCP, &amp; BCH staff as of early January are invited. Access the survey in 1 of 3 ways: Email from Gallup (do NOT forward), UCSF.My.Gallup.com (login via MyAccess), or Survey.gallup.com/2026 ucsf (Enter your EID without the 1st “0”).">
             <a:hlinkClick r:id="rId3"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0437C2BA-0667-F981-B40A-9AB42362C95A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8E9200E-C099-635F-C17F-61379F2EF2CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
+          <a:srcRect t="141"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1852"/>
-            <a:ext cx="30476825" cy="20314709"/>
+            <a:off x="20" y="3798"/>
+            <a:ext cx="30476804" cy="20314614"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="430575210"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="USCF EVENT">
       <a:dk1>
         <a:srgbClr val="052049"/>
@@ -3293,50 +3901,70 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="e6dc9924-ab0c-4b14-89dc-ba9685bf3c04">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c6f285ed-ca55-49a6-80d2-27108c6502bd" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100463844620162CF45ADBD973FE190ABC9" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2fd60e2233a2ac4602bdaa8dcf23f9a7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e6dc9924-ab0c-4b14-89dc-ba9685bf3c04" xmlns:ns3="c6f285ed-ca55-49a6-80d2-27108c6502bd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a108c0e8ae66fde45c09aea084062310" ns2:_="" ns3:_="">
     <xsd:import namespace="e6dc9924-ab0c-4b14-89dc-ba9685bf3c04"/>
     <xsd:import namespace="c6f285ed-ca55-49a6-80d2-27108c6502bd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -3541,167 +4169,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2EC0610-57BD-4F61-A046-3CEFCBBF7E01}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7D30721-7597-4FFC-9215-5C2FE5EFC5C7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c6f285ed-ca55-49a6-80d2-27108c6502bd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="e6dc9924-ab0c-4b14-89dc-ba9685bf3c04"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8FF4F377-298E-46C2-A894-F5255732A036}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e6dc9924-ab0c-4b14-89dc-ba9685bf3c04"/>
     <ds:schemaRef ds:uri="c6f285ed-ca55-49a6-80d2-27108c6502bd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>554</Words>
+  <Words>782</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>24</Paragraphs>
-[...1 lines deleted...]
-  <Notes>5</Notes>
+  <Paragraphs>42</Paragraphs>
+  <Slides>6</Slides>
+  <Notes>6</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>5</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="10" baseType="lpstr">
+    <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>HelveticaNeueLT Std Lt</vt:lpstr>
       <vt:lpstr>HelveticaNeueLTW04-55Roman</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>UCSF Staff Engagement Survey</vt:lpstr>
+      <vt:lpstr>Why we measure UCSF engagement</vt:lpstr>
+      <vt:lpstr>What we measure</vt:lpstr>
+      <vt:lpstr>Enhancements</vt:lpstr>
+      <vt:lpstr>Engagement website has the latest</vt:lpstr>
+      <vt:lpstr>UCSF Staff Engagement Survey - How</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>UCSF Staff Engagement Survey PowerPoint Presentation</dc:title>
+  <dc:title>UCSF Staff Engagement Survey</dc:title>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100463844620162CF45ADBD973FE190ABC9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>